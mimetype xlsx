--- v0 (2026-03-27)
+++ v1 (2026-06-24)
@@ -102,51 +102,51 @@
   <si>
     <t>Raiza Rodrigues Borges Guimarães Carvalho,Iodete Coelho de Oliveira</t>
   </si>
   <si>
     <t>“Requer o envio do cronograma da operação tapa-buracos e das trocas de lâmpadas da iluminação pública, com informações dos setores atendidos no município.”</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária nº 8 de 2026</t>
   </si>
   <si>
     <t>Ata Eletrônica da 8ª Sessão Ordinária de 2026 da 1ª Sessão Legislativa da 9ª Legislatura.</t>
   </si>
   <si>
     <t>Deliberação, Discussão e Votação Única</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 2 de 2026</t>
   </si>
   <si>
     <t>Luiz Edvaldo Coelho dos Santos</t>
   </si>
   <si>
-    <t>Dispõe sobre a concessão de título de "Mérito" e de "Cidadão Honorário" à Jorge Eli Dias de Oliveira, que especifica, e de outras providências.</t>
+    <t>Dispõe sobre a concessão de título de "Mérito" e de "Cidadão Honorário" à Jorge Elias Dias de Oliveira, que especifica, e de outras providências.</t>
   </si>
   <si>
     <t>Leitura em plenário - Encaminhado para as Comissões</t>
   </si>
   <si>
     <t>Leitura em plenário</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>