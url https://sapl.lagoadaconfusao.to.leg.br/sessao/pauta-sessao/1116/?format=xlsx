--- v0 (2026-03-23)
+++ v1 (2026-06-17)
@@ -48,51 +48,51 @@
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Indicação nº 31 de 2026</t>
   </si>
   <si>
     <t>Romivaldo José Martins</t>
   </si>
   <si>
     <t>“Indica gratificações salariais para os motoristas do transporte escolar das Rotas Rurais.”</t>
   </si>
   <si>
     <t>Incluída na Ordem do dia - Votação Única</t>
   </si>
   <si>
     <t>Indicação nº 32 de 2026</t>
   </si>
   <si>
-    <t>Welice Cardoso da Costa</t>
+    <t>Welice Cardoso da Costa,Alberto Donato Gutierrez de Paula</t>
   </si>
   <si>
     <t>“Indica solicitando que sejam adotadas as medidas necessárias para reconhecer e enquadrar os professores da Educação Infantil como profissionais do magistério no âmbito da rede municipal de ensino.”</t>
   </si>
   <si>
     <t>Indicação nº 34 de 2026</t>
   </si>
   <si>
     <t>Luiz Edvaldo Coelho dos Santos</t>
   </si>
   <si>
     <t>"Indica a instalação de dois quebra-molas, sendo um em cada sentido da via, em frente ao Centro de Convenções e também em frente à Lotérica.”</t>
   </si>
   <si>
     <t>Indicação nº 35 de 2026</t>
   </si>
   <si>
     <t>Carlos Alexandre Soares da Cruz</t>
   </si>
   <si>
     <t>Indica a realização de patrolamento e encascalhamento das ruas sem pavimentação asfáltica no Setor Jardins do Ipês.</t>
   </si>
   <si>
     <t>Indicação nº 36 de 2026</t>
   </si>
@@ -435,51 +435,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="33.28515625" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="53.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="180.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="37.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">