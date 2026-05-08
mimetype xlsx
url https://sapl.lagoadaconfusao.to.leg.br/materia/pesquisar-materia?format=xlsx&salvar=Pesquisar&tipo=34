--- v0 (2026-02-01)
+++ v1 (2026-05-08)
@@ -54,301 +54,301 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>7430</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EI</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
     <t>Emoly Cristhina Zanfra</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7430/emenda_impositiva_001.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7430/emenda_impositiva_001.pdf</t>
   </si>
   <si>
     <t>A presente emenda impositiva individual tem por finalidade destinar recursos para atender as demandas existentes com exames de hemodiálises no município, atendendo demanda da comunidade local e observando o percentual reservado às emendas impositivas individuais nos termos da legislação vigente.</t>
   </si>
   <si>
     <t>7431</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Iodete Coelho de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7431/emenda_impositiva_002.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7431/emenda_impositiva_002.pdf</t>
   </si>
   <si>
     <t>A presente emenda impositiva individual tem por finalidade destinar recursos para atender as demandas existentes com aquisição de veículos do tipo motocicletas para a comunidade do Capão do Coco neste município.</t>
   </si>
   <si>
     <t>7432</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Romivaldo José Martins</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7432/emenda_impositiva_003.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7432/emenda_impositiva_003.pdf</t>
   </si>
   <si>
     <t>A presente emenda impositiva individual tem por finalidade destinar recursos para atender as demandas existentes com aquisição de equipamentos para o hospital de pequeno porte deste município.</t>
   </si>
   <si>
     <t>7433</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Alan Coelho dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7433/emenda_impositiva_004.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7433/emenda_impositiva_004.pdf</t>
   </si>
   <si>
     <t>A presente emenda impositiva individual tem por finalidade destinar recursos para atender as demandas existentes com apoio a pacientes oncológicos deste município.</t>
   </si>
   <si>
     <t>7434</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Alberto Donato Gutierrez de Paula</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7434/emenda_impositiva_005.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7434/emenda_impositiva_005.pdf</t>
   </si>
   <si>
     <t>A presente emenda impositiva individual tem por finalidade destinar recursos para atender as demandas existentes com apoio a pacientes renal deste município.</t>
   </si>
   <si>
     <t>7435</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Valmir Pereira Cardoso</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7435/emenda_impositiva_006.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7435/emenda_impositiva_006.pdf</t>
   </si>
   <si>
     <t>A presente emenda impositiva individual tem por finalidade destinar recursos para atender as demandas existentes com apoio a Castração de Cães e Gatos, deste município.</t>
   </si>
   <si>
     <t>7436</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Welice Cardoso da Costa</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7436/emenda_impositiva_007.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7436/emenda_impositiva_007.pdf</t>
   </si>
   <si>
     <t>A presente emenda impositiva individual tem por finalidade destinar recursos para atender as demandas existentes com aquisição de veículos do tipo motocicletas para a comunidade Loroty neste município.</t>
   </si>
   <si>
     <t>7437</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Carlos Alexandre Soares da Cruz</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7437/emenda_impositiva_008.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7437/emenda_impositiva_008.pdf</t>
   </si>
   <si>
     <t>A presente emenda impositiva individual tem por finalidade destinar recursos para atender as demandas existentes com a construção de módulos sanitários neste município.</t>
   </si>
   <si>
     <t>7438</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Napoleão Dionísio da Costa</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7438/emenda_impositiva_009.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7438/emenda_impositiva_009.pdf</t>
   </si>
   <si>
     <t>A presente emenda impositiva individual tem por finalidade destinar recursos para atender as demandas existentes com a doação de material de distribuição gratuita (material pedagógico) para as ações de primeira infância neste município.</t>
   </si>
   <si>
     <t>7439</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7439/emenda_impositiva_010.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7439/emenda_impositiva_010.pdf</t>
   </si>
   <si>
     <t>A presente emenda impositiva individual tem por finalidade destinar recursos para atender as demandas existentes com o apoio financeiro as associações do município.</t>
   </si>
   <si>
     <t>7440</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7440/emenda_impositiva_011.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7440/emenda_impositiva_011.pdf</t>
   </si>
   <si>
     <t>A presente emenda impositiva individual tem por finalidade destinar recursos para atender as demandas existentes com a construção de uma academia ao AR LIVRE, na comunidade Loroty, neste município,</t>
   </si>
   <si>
     <t>7441</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7441/emenda_impositiva_012.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7441/emenda_impositiva_012.pdf</t>
   </si>
   <si>
     <t>A presente emenda impositiva individual tem por finalidade destinar recursos para atender as demandas existentes com o apoio financeiro aos eventos de Cavalgadas, prova de loco e festividades da Paróquia Nossa Senhora da Abadia, deste município.</t>
   </si>
   <si>
     <t>7442</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7442/emenda_impositiva_013.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7442/emenda_impositiva_013.pdf</t>
   </si>
   <si>
     <t>A presente emenda impositiva individual tem por finalidade destinar recursos para atender as demandas existentes com apoio financeiro a associações esportivas do município de Lagoa da Confusão -TO.</t>
   </si>
   <si>
     <t>7443</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7443/emenda_impositiva_014.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7443/emenda_impositiva_014.pdf</t>
   </si>
   <si>
     <t>A presente emenda impositiva individual tem por finalidade destinar recursos para atender as demandas existentes com apoio e fomento as associações comunitárias deste município.</t>
   </si>
   <si>
     <t>7444</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Carlos Alexandre Soares da Cruz, Valmir Pereira Cardoso</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7444/emenda_impositiva_015.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7444/emenda_impositiva_015.pdf</t>
   </si>
   <si>
     <t>A presente emenda impositiva individual tem por finalidade destinar recursos para atender as demandas existentes com a Construção de Praça no setor Novo Jardim, deste município.</t>
   </si>
   <si>
     <t>7445</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7445/emenda_impositiva_016.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7445/emenda_impositiva_016.pdf</t>
   </si>
   <si>
     <t>A presente emenda impositiva individual tem por finalidade destinar recursos para atender as demandas existentes com apoio e fomento as_x000D_
 associações comunitárias deste município.</t>
   </si>
   <si>
     <t>7446</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7446/emenda_impositiva_017.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7446/emenda_impositiva_017.pdf</t>
   </si>
   <si>
     <t>A presente emenda impositiva individual tem por finalidade destinar recursos para atender as demandas existentes com a construção de Poços Arlesianos no setor Balneário deste município.</t>
   </si>
   <si>
     <t>7447</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Denito Pereira de Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7447/emenda_impositiva_018.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7447/emenda_impositiva_018.pdf</t>
   </si>
   <si>
     <t>A presente emenda impositiva individual tem por finalidade destinar recursos para atender as demandas existentes, sendo aquisição de um veículo de passeio para apoiar as ações de saúde na comunidade Loroty neste município.</t>
   </si>
   <si>
     <t>7448</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Luiz Edvaldo Coelho dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7448/emenda_impositiva_019.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7448/emenda_impositiva_019.pdf</t>
   </si>
   <si>
     <t>A presente emenda impositiva individual tem por finalidade destinar recursos para atender as demandas existentes, sendo aquisição de medicamentos para suprir as necessidades do hospital de pequeno porte do município de Lagoa da Confusão -TO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -655,67 +655,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7430/emenda_impositiva_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7431/emenda_impositiva_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7432/emenda_impositiva_003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7433/emenda_impositiva_004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7434/emenda_impositiva_005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7435/emenda_impositiva_006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7436/emenda_impositiva_007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7437/emenda_impositiva_008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7438/emenda_impositiva_009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7439/emenda_impositiva_010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7440/emenda_impositiva_011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7441/emenda_impositiva_012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7442/emenda_impositiva_013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7443/emenda_impositiva_014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7444/emenda_impositiva_015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7445/emenda_impositiva_016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7446/emenda_impositiva_017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7447/emenda_impositiva_018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7448/emenda_impositiva_019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7430/emenda_impositiva_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7431/emenda_impositiva_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7432/emenda_impositiva_003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7433/emenda_impositiva_004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7434/emenda_impositiva_005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7435/emenda_impositiva_006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7436/emenda_impositiva_007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7437/emenda_impositiva_008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7438/emenda_impositiva_009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7439/emenda_impositiva_010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7440/emenda_impositiva_011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7441/emenda_impositiva_012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7442/emenda_impositiva_013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7443/emenda_impositiva_014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7444/emenda_impositiva_015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7445/emenda_impositiva_016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7446/emenda_impositiva_017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7447/emenda_impositiva_018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2025/7448/emenda_impositiva_019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="50.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="104.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>