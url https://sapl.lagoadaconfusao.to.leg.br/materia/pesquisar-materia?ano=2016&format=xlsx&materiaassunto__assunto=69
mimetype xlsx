--- v0 (2026-02-04)
+++ v1 (2026-05-11)
@@ -54,66 +54,66 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3841</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Rogério Lino Mota</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2016/3841/requerimento_no_017.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2016/3841/requerimento_no_017.pdf</t>
   </si>
   <si>
     <t>"Requer a Guarda Municipal na praça Albecy."</t>
   </si>
   <si>
     <t>3843</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Arione Furtado da Silva, EDILSON CARVALHO (VER. RONALDINHO), IWRARU KARAJÁ (VER. IWRARU), Josias Francisco Reis, Luiz Edvaldo Coelho dos Santos, MARIA DA CONCEIÇÃO FONSECA TAVARES (VER. PRETA), MARIA LUCINEIA CHEFER (VER. NÉIA), Raiza Rodrigues Borges Guimarães Carvalho, Rogério Lino Mota</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2016/3843/requerimento_no_019.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2016/3843/requerimento_no_019.pdf</t>
   </si>
   <si>
     <t>"Requer pneus novos para viatura da guarda Municipal."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -420,67 +420,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2016/3841/requerimento_no_017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2016/3843/requerimento_no_019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2016/3841/requerimento_no_017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2016/3843/requerimento_no_019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="102.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="50.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>