--- v0 (2026-02-01)
+++ v1 (2026-05-06)
@@ -54,249 +54,249 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Luiz Edvaldo Coelho dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3575/requerimento_no_009.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3575/requerimento_no_009.pdf</t>
   </si>
   <si>
     <t>"Requer limpeza nas quadras e lotes do Loroty".</t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3576/requerimento_no_010.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3576/requerimento_no_010.pdf</t>
   </si>
   <si>
     <t>"Requer patrolamento da estrada que liga o Loroty a estrada do Formoso do Araguaia".</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3578/requerimento_no_012.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3578/requerimento_no_012.pdf</t>
   </si>
   <si>
     <t>"Requer limpeza e patrolamento das ruas não asfaltadas da cidade".</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3587/requerimento_no_021.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3587/requerimento_no_021.pdf</t>
   </si>
   <si>
     <t>"Requer patrolamento e encascalhamento das estradas Vicinais."</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>MARIA DA CONCEIÇÃO FONSECA TAVARES (VER. PRETA)</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3588/requerimento_no_022.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3588/requerimento_no_022.pdf</t>
   </si>
   <si>
     <t>"Requer patrolamento da estrada que liga ao Loroty ".</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>EMILIANO FERNANDES DA COSTA NETO (VER. EMILIANO)</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3593/requerimento_no_027.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3593/requerimento_no_027.pdf</t>
   </si>
   <si>
     <t>"Requer Abertura das Ruas do Setor Praia Alta".</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3601/requerimento_no_033.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3601/requerimento_no_033.pdf</t>
   </si>
   <si>
     <t>"Requer patrolamento da estrada que liga o Loroty a Cobrap".</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Josias Francisco Reis</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3604/requerimento_no_038.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3604/requerimento_no_038.pdf</t>
   </si>
   <si>
     <t>"Requer que seja concluído o Asfalto na Avenida Vicente Barbosa".</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>EDILSON CARVALHO (VER. RONALDINHO), Josias Francisco Reis</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3608/requerimento_no_042.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3608/requerimento_no_042.pdf</t>
   </si>
   <si>
     <t>"Requer Recapeamento na Avenida Vitorino Panta".</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3609/requerimento_no_043.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3609/requerimento_no_043.pdf</t>
   </si>
   <si>
     <t>"Requer patrolamento da estrada que da acesso TO 081 até a Comaico".</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>IWRARU KARAJÁ (VER. IWRARU)</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3613/requerimento_no_047.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3613/requerimento_no_047.pdf</t>
   </si>
   <si>
     <t>"Requer patrolamento da estrada que liga a Aldeia Fontoura à Aldeia Santa Isabel do Morro".</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3617/requerimento_no_051.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3617/requerimento_no_051.pdf</t>
   </si>
   <si>
     <t>"Requer aterro das estradas vicinais que ligam o Lorotyzinho, Lorotyzão e beira do Javaés".</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3624/requerimento_no_058.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3624/requerimento_no_058.pdf</t>
   </si>
   <si>
     <t>"Requer que seja feito a limpeza do anel viário".</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>EDILSON CARVALHO (VER. RONALDINHO), EMILIANO FERNANDES DA COSTA NETO (VER. EMILIANO), IWRARU KARAJÁ (VER. IWRARU), Josias Francisco Reis, Luiz Edvaldo Coelho dos Santos, MARIA LUCINEIA CHEFER (VER. NÉIA), Raiza Rodrigues Borges Guimarães Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3626/requerimento_no_060.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3626/requerimento_no_060.pdf</t>
   </si>
   <si>
     <t>"Encascalhamento que dá acesso a gruta".</t>
   </si>
   <si>
     <t>3639</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3639/requerimento_no_064.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3639/requerimento_no_064.pdf</t>
   </si>
   <si>
     <t>"Requer disponibilização da retroescavadeira para o Loroty"</t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3645/requerimento_no_070.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3645/requerimento_no_070.pdf</t>
   </si>
   <si>
     <t>"Requer operação tapa buraco nas ruas da cidade"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -603,67 +603,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3575/requerimento_no_009.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3576/requerimento_no_010.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3578/requerimento_no_012.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3587/requerimento_no_021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3588/requerimento_no_022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3593/requerimento_no_027.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3601/requerimento_no_033.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3604/requerimento_no_038.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3608/requerimento_no_042.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3609/requerimento_no_043.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3613/requerimento_no_047.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3617/requerimento_no_051.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3624/requerimento_no_058.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3626/requerimento_no_060.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3639/requerimento_no_064.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3645/requerimento_no_070.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3575/requerimento_no_009.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3576/requerimento_no_010.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3578/requerimento_no_012.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3587/requerimento_no_021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3588/requerimento_no_022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3593/requerimento_no_027.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3601/requerimento_no_033.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3604/requerimento_no_038.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3608/requerimento_no_042.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3609/requerimento_no_043.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3613/requerimento_no_047.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3617/requerimento_no_051.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3624/requerimento_no_058.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3626/requerimento_no_060.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3639/requerimento_no_064.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2013/3645/requerimento_no_070.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="236.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="102.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="82.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>