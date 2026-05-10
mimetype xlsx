--- v0 (2026-02-02)
+++ v1 (2026-05-10)
@@ -54,726 +54,726 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Itacir Antônio Roieski</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3057/requerimento_no_001.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3057/requerimento_no_001.pdf</t>
   </si>
   <si>
     <t>Requer cascalho na Av. Manoel Pereira Alves.</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Vagner Teodoro de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3060/requerimento_no_004.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3060/requerimento_no_004.pdf</t>
   </si>
   <si>
     <t>Requer encascalhamento e patrolamento nos Setores Éris e Novo Jardim.</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3061/requerimento_no_005.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3061/requerimento_no_005.pdf</t>
   </si>
   <si>
     <t>Requer encascalhamento e patrolamento em toda a cidade.</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3062/requerimento_no_006.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3062/requerimento_no_006.pdf</t>
   </si>
   <si>
     <t>Requer reposição de Lâmpadas em toda cidade.</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3065/requerimento_no_009.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3065/requerimento_no_009.pdf</t>
   </si>
   <si>
     <t>Requer roçagem na beira do aterro e solução.</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3066/requerimento_no_010.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3066/requerimento_no_010.pdf</t>
   </si>
   <si>
     <t>Requer limpeza em toda a cidade.</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3067/requerimento_no_011.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3067/requerimento_no_011.pdf</t>
   </si>
   <si>
     <t>Requer encascalhamento e patrolamento em toda a área urbana do Loroty.</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3071/requerimento_no_015.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3071/requerimento_no_015.pdf</t>
   </si>
   <si>
     <t>Requer cascalho na Av. Luiz Soares Vitor.</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3072/requerimento_no_016.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3072/requerimento_no_016.pdf</t>
   </si>
   <si>
     <t>Requer reposição de Lâmpadas em todo o Assentamento Loroty.</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3073/requerimento_no_017.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3073/requerimento_no_017.pdf</t>
   </si>
   <si>
     <t>Requer limpeza em todo o Assentamento Loroty.</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3077/requerimento_no_021.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3077/requerimento_no_021.pdf</t>
   </si>
   <si>
     <t>Requer encascalhamento e patrolamento de estradas.</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3078/requerimento_no_022.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3078/requerimento_no_022.pdf</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3081/requerimento_no_025.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3081/requerimento_no_025.pdf</t>
   </si>
   <si>
     <t>Requer encascalhamento e patrolamento da estrada do trapicho.</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Conceição Aparecida Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3085/requerimento_no_030.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3085/requerimento_no_030.pdf</t>
   </si>
   <si>
     <t>Requer roço no Setor Brandão.</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3086/requerimento_no_031.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3086/requerimento_no_031.pdf</t>
   </si>
   <si>
     <t>Requer que seja roçado as margens da TO - 255, no perímetro urbano.</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3087/requerimento_no_032.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3087/requerimento_no_032.pdf</t>
   </si>
   <si>
     <t>Requer utilização de patrol.</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3089/requerimento_no_034.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3089/requerimento_no_034.pdf</t>
   </si>
   <si>
     <t>Requer iluminação nos dois trevos.</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3090/requerimento_no_035.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3090/requerimento_no_035.pdf</t>
   </si>
   <si>
     <t>Requer reposição de lâmpadas na AV. Viturino Panta.</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Cleiton Rodrigues Panta</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3091/requerimento_no_036.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3091/requerimento_no_036.pdf</t>
   </si>
   <si>
     <t>Requer reposição de lâmpadas que iluminam o trecho entre a cerâmica municipal e o Setor Eris.</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3101/requerimento_no_046.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3101/requerimento_no_046.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação asfáltica no setor Erís.</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3103/requerimento_no_048.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3103/requerimento_no_048.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação asfáltica no Setor União.</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Gesion Rodrigues Coelho</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3104/requerimento_no_049.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3104/requerimento_no_049.pdf</t>
   </si>
   <si>
     <t>Requer patrolamento de todas as ruas não asfaltadas da cidade.</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3105/requerimento_no_050.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3105/requerimento_no_050.pdf</t>
   </si>
   <si>
     <t>Requer reposição de lâmpadas queimadas no Assentamento Loroty.</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3106/requerimento_no_051.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3106/requerimento_no_051.pdf</t>
   </si>
   <si>
     <t>Requer iluminação em todos os pontos do Setor União.</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3107/requerimento_no_052.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3107/requerimento_no_052.pdf</t>
   </si>
   <si>
     <t>Requer pavimentação asfáltica no Setor Brandão.</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3108/requerimento_no_053.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3108/requerimento_no_053.pdf</t>
   </si>
   <si>
     <t>Requer limpeza de lotes e nos arredores no Setor Brandão.</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3109/requerimento_no_055.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3109/requerimento_no_055.pdf</t>
   </si>
   <si>
     <t>"Requer patrolamento da estrada que liga a Balsa até a Agrovila Loroty."</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Itanir Roberto Zanfra</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3114/requerimento_no_059.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3114/requerimento_no_059.pdf</t>
   </si>
   <si>
     <t>"Requer patrolamento e encascalhamento de estrada".</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3115/requerimento_no_060.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3115/requerimento_no_060.pdf</t>
   </si>
   <si>
     <t>"Requer iluminação em todos os pontos do Setor Brandão".</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3116/requerimento_no_061.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3116/requerimento_no_061.pdf</t>
   </si>
   <si>
     <t>"Requer retirada de água empossada".</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3118/requerimento_no_063.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3118/requerimento_no_063.pdf</t>
   </si>
   <si>
     <t>"Requer reposição de lâmpadas em toda a cidade".</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3119/requerimento_no_064.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3119/requerimento_no_064.pdf</t>
   </si>
   <si>
     <t>"Requer cascalhamento e patrolamentos de todas as ruas que ligam ao Aterro".</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3122/requerimento_no_067.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3122/requerimento_no_067.pdf</t>
   </si>
   <si>
     <t>"Requer asfalto em toda a extensão da Avenida Antonio A. Duarte".</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Arione Furtado da Silva, Cleiton Rodrigues Panta, Conceição Aparecida Carvalho, Gesion Rodrigues Coelho, Itacir Antônio Roieski, José Hani Karajá, MARIA LUCINEIA CHEFER (VER. NÉIA)</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3123/requerimento_no_068.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3123/requerimento_no_068.pdf</t>
   </si>
   <si>
     <t>"Requer reparos urgentes na estrada que liga a ponte do Lago Verde até a posse do Sr. José Sobrinho".</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3126/requerimento_no_071.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3126/requerimento_no_071.pdf</t>
   </si>
   <si>
     <t>"Requer asfalto para o Setor Bandeirante".</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3132/requerimento_no_077.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3132/requerimento_no_077.pdf</t>
   </si>
   <si>
     <t>Requer Iluminação Pública para o Setor Bandeirante.</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3133/requerimento_no_078.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3133/requerimento_no_078.pdf</t>
   </si>
   <si>
     <t>Requer calçamento com bloquetes da ultima rua do Setor Bandeirante.</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3134/requerimento_no_079.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3134/requerimento_no_079.pdf</t>
   </si>
   <si>
     <t>Requer calçamento com bloquetes na Av. Luiz Soares Vitor.</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3135/requerimento_no_080.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3135/requerimento_no_080.pdf</t>
   </si>
   <si>
     <t>Requer lixeira na TO - 255 em frente ao Posto Jatobá.</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3137/requerimento_no_082.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3137/requerimento_no_082.pdf</t>
   </si>
   <si>
     <t>Requer retirada de entulho em frente as casas do Sr. Natalício e da senhora Claudete.</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3138/requerimento_no_083.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3138/requerimento_no_083.pdf</t>
   </si>
   <si>
     <t>Requer patrolamento na Rua Edvan Barbosa Silva.</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3139/requerimento_no_084.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3139/requerimento_no_084.pdf</t>
   </si>
   <si>
     <t>Requer colocação de lâmpadas na Rua 4 do Setor Brandão.</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3146/requerimento_no_091.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3146/requerimento_no_091.pdf</t>
   </si>
   <si>
     <t>Requer carro pipa para molhar todas as ruas não asfaltadas da cidade.</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3148/requerimento_no_093.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3148/requerimento_no_093.pdf</t>
   </si>
   <si>
     <t>Requer patrolamento da estrada que liga Lagoa da Confusão ao Loroty.</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3149/requerimento_no_094.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3149/requerimento_no_094.pdf</t>
   </si>
   <si>
     <t>Requer limpeza nos lotes baldios do Setor Praia Alta.</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3152/requerimento_no_097.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3152/requerimento_no_097.pdf</t>
   </si>
   <si>
     <t>"Requer patrolamento das ruas do Setor Novo Jardim".</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3153/requerimento_no_098.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3153/requerimento_no_098.pdf</t>
   </si>
   <si>
     <t>"Requer limpeza geral no Setor Novo Jardim".</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3154/requerimento_no_099.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3154/requerimento_no_099.pdf</t>
   </si>
   <si>
     <t>"Requer carro pipa para molhar as ruas do Setor Novo Jardim".</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3155/requerimento_no_100.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3155/requerimento_no_100.pdf</t>
   </si>
   <si>
     <t>"Requer asfalto para o Setor Novo Jardim".</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3156/requerimento_no_101.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3156/requerimento_no_101.pdf</t>
   </si>
   <si>
     <t>"Requer Limpeza com patrol do trecho entre a 1ª rua do setor Eris e o aterro."</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3159/requerimento_no_104.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3159/requerimento_no_104.pdf</t>
   </si>
   <si>
     <t>"Requer limpeza mais extensa do Centro Comunitário."</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3176/requerimento_no_121.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3176/requerimento_no_121.pdf</t>
   </si>
   <si>
     <t>"Requer iluminação na pista de Vaquejada do Loroty."</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3177/requerimento_no_121.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3177/requerimento_no_121.pdf</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3181/requerimento_no_126.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3181/requerimento_no_126.pdf</t>
   </si>
   <si>
     <t>"Requer retirada de entulhos em toda a cidade".</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>Karnascócia Wereharãrika Javaé</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3183/requerimento_no_128.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3183/requerimento_no_128.pdf</t>
   </si>
   <si>
     <t>"Requer construção de um aterro na estrada que liga a Aldeia Lankrare".</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3184/requerimento_no_129.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3184/requerimento_no_129.pdf</t>
   </si>
   <si>
     <t>"Requer construção de um aterro na estrada que liga a Aldeia Txuode".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1080,67 +1080,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3057/requerimento_no_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3060/requerimento_no_004.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3061/requerimento_no_005.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3062/requerimento_no_006.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3065/requerimento_no_009.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3066/requerimento_no_010.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3067/requerimento_no_011.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3071/requerimento_no_015.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3072/requerimento_no_016.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3073/requerimento_no_017.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3077/requerimento_no_021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3078/requerimento_no_022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3081/requerimento_no_025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3085/requerimento_no_030.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3086/requerimento_no_031.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3087/requerimento_no_032.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3089/requerimento_no_034.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3090/requerimento_no_035.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3091/requerimento_no_036.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3101/requerimento_no_046.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3103/requerimento_no_048.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3104/requerimento_no_049.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3105/requerimento_no_050.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3106/requerimento_no_051.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3107/requerimento_no_052.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3108/requerimento_no_053.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3109/requerimento_no_055.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3114/requerimento_no_059.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3115/requerimento_no_060.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3116/requerimento_no_061.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3118/requerimento_no_063.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3119/requerimento_no_064.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3122/requerimento_no_067.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3123/requerimento_no_068.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3126/requerimento_no_071.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3132/requerimento_no_077.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3133/requerimento_no_078.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3134/requerimento_no_079.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3135/requerimento_no_080.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3137/requerimento_no_082.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3138/requerimento_no_083.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3139/requerimento_no_084.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3146/requerimento_no_091.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3148/requerimento_no_093.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3149/requerimento_no_094.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3152/requerimento_no_097.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3153/requerimento_no_098.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3154/requerimento_no_099.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3155/requerimento_no_100.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3156/requerimento_no_101.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3159/requerimento_no_104.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3176/requerimento_no_121.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3177/requerimento_no_121.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3181/requerimento_no_126.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3183/requerimento_no_128.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3184/requerimento_no_129.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3057/requerimento_no_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3060/requerimento_no_004.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3061/requerimento_no_005.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3062/requerimento_no_006.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3065/requerimento_no_009.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3066/requerimento_no_010.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3067/requerimento_no_011.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3071/requerimento_no_015.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3072/requerimento_no_016.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3073/requerimento_no_017.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3077/requerimento_no_021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3078/requerimento_no_022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3081/requerimento_no_025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3085/requerimento_no_030.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3086/requerimento_no_031.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3087/requerimento_no_032.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3089/requerimento_no_034.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3090/requerimento_no_035.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3091/requerimento_no_036.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3101/requerimento_no_046.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3103/requerimento_no_048.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3104/requerimento_no_049.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3105/requerimento_no_050.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3106/requerimento_no_051.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3107/requerimento_no_052.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3108/requerimento_no_053.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3109/requerimento_no_055.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3114/requerimento_no_059.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3115/requerimento_no_060.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3116/requerimento_no_061.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3118/requerimento_no_063.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3119/requerimento_no_064.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3122/requerimento_no_067.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3123/requerimento_no_068.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3126/requerimento_no_071.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3132/requerimento_no_077.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3133/requerimento_no_078.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3134/requerimento_no_079.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3135/requerimento_no_080.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3137/requerimento_no_082.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3138/requerimento_no_083.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3139/requerimento_no_084.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3146/requerimento_no_091.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3148/requerimento_no_093.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3149/requerimento_no_094.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3152/requerimento_no_097.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3153/requerimento_no_098.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3154/requerimento_no_099.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3155/requerimento_no_100.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3156/requerimento_no_101.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3159/requerimento_no_104.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3176/requerimento_no_121.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3177/requerimento_no_121.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3181/requerimento_no_126.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3183/requerimento_no_128.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3184/requerimento_no_129.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="163" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="102.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="90.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>