--- v0 (2026-02-01)
+++ v1 (2026-05-11)
@@ -54,213 +54,213 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Itacir Antônio Roieski, Conceição Aparecida Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3074/requerimento_no_018.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3074/requerimento_no_018.pdf</t>
   </si>
   <si>
     <t>Requer explicação sobre o valor da obra da feira coberta.</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>MARIA LUCINEIA CHEFER (VER. NÉIA)</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3094/requerimento_no_039.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3094/requerimento_no_039.pdf</t>
   </si>
   <si>
     <t>Requer merendeira para os Pioneiros Mirins.</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Conceição Aparecida Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3095/requerimento_no_040.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3095/requerimento_no_040.pdf</t>
   </si>
   <si>
     <t>Requer demonstrativo financeiro.</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3096/requerimento_no_041.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3096/requerimento_no_041.pdf</t>
   </si>
   <si>
     <t>Requer resposta dos requerimentos.</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Itanir Roberto Zanfra</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3113/requerimento_no_058.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3113/requerimento_no_058.pdf</t>
   </si>
   <si>
     <t>"Requer que seja colocado placa com numeração em todas as casas da cidade".</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Itacir Antônio Roieski</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3121/requerimento_no_066.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3121/requerimento_no_066.pdf</t>
   </si>
   <si>
     <t>"Requer fechamento de fossa".</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Cleiton Rodrigues Panta</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3128/requerimento_no_073.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3128/requerimento_no_073.pdf</t>
   </si>
   <si>
     <t>Requer manutenção e instalação das  grades de proteção nas janelas e portas do Centro Comunitário do Setor Novo Jardim.</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3158/requerimento_no_103.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3158/requerimento_no_103.pdf</t>
   </si>
   <si>
     <t>"Requer a demarcação da área do Centro Comunitário."</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3162/requerimento_no_107.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3162/requerimento_no_107.pdf</t>
   </si>
   <si>
     <t>"Requer guarda para o Centro Comunitário Novo Jardim."</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3163/requerimento_no_108.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3163/requerimento_no_108.pdf</t>
   </si>
   <si>
     <t>"Requer placas com numeração para todas as casas do Setor Novo Jardim."</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>Arione Furtado da Silva</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3168/requerimento_no_113.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3168/requerimento_no_113.pdf</t>
   </si>
   <si>
     <t>"Requer um auxiliar de serviços gerais para o Centro Comunitário do Setor Novo Jardim".</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3169/requerimento_no_114.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3169/requerimento_no_114.pdf</t>
   </si>
   <si>
     <t>"Requer título de domínio para os moradores do Setor Novo Jardim".</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3174/requerimento_no_119.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3174/requerimento_no_119.pdf</t>
   </si>
   <si>
     <t>"Requer restauração de placa de inauguração do asfalto da Av. Viturino Panta".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -567,67 +567,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3074/requerimento_no_018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3094/requerimento_no_039.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3095/requerimento_no_040.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3096/requerimento_no_041.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3113/requerimento_no_058.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3121/requerimento_no_066.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3128/requerimento_no_073.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3158/requerimento_no_103.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3162/requerimento_no_107.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3163/requerimento_no_108.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3168/requerimento_no_113.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3169/requerimento_no_114.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3174/requerimento_no_119.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3074/requerimento_no_018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3094/requerimento_no_039.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3095/requerimento_no_040.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3096/requerimento_no_041.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3113/requerimento_no_058.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3121/requerimento_no_066.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3128/requerimento_no_073.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3158/requerimento_no_103.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3162/requerimento_no_107.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3163/requerimento_no_108.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3168/requerimento_no_113.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3169/requerimento_no_114.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2008/3174/requerimento_no_119.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="47.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="102.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="110.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>