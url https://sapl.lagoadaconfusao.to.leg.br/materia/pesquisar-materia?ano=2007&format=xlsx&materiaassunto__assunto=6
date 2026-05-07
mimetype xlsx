--- v0 (2026-02-01)
+++ v1 (2026-05-07)
@@ -54,186 +54,186 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Conceição Aparecida Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2893/requerimento_no_144.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2893/requerimento_no_144.pdf</t>
   </si>
   <si>
     <t>"Requer tambores para a coleta dos lixos varridos nas Avenidas Vitorino Panta e Vicente Barbosa".</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>Cleiton Rodrigues Panta</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2914/requerimento_no_165.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2914/requerimento_no_165.pdf</t>
   </si>
   <si>
     <t>"Requer tambores de coleta de lixo no Setor Novo Jardim."</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2915/requerimento_no_166.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2915/requerimento_no_166.pdf</t>
   </si>
   <si>
     <t>"Requer que seja instalado suporte para lixo em toda a cidade".</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>Itanir Roberto Zanfra</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2921/requerimento_no_172.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2921/requerimento_no_172.pdf</t>
   </si>
   <si>
     <t>"Requer a disponibilidade de tambores de lixo".</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>Vagner Teodoro de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2923/requerimento_no_174.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2923/requerimento_no_174.pdf</t>
   </si>
   <si>
     <t>"Requer coleta de lixo com frequência".</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>Itacir Antônio Roieski</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2964/requerimento_no_217.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2964/requerimento_no_217.pdf</t>
   </si>
   <si>
     <t>Requer coleta de lixo regularmente no Setor Novo Jardim.</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>Itacir Antônio Roieski, Vagner Teodoro de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2978/requerimento_no_231.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2978/requerimento_no_231.pdf</t>
   </si>
   <si>
     <t>Requer arborização e jardinagem.</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/3009/requerimento_no_262.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/3009/requerimento_no_262.pdf</t>
   </si>
   <si>
     <t>Requer criação de um Fórum de debate sobre o efeito do pó de calcário em nossa comunidade.</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/3020/requerimento_no_273.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/3020/requerimento_no_273.pdf</t>
   </si>
   <si>
     <t>Requer instalação de lixeiras de coleta seletiva nas escolas municipais.</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/3024/requerimento_no_277-01-ocr.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/3024/requerimento_no_277-01-ocr.pdf</t>
   </si>
   <si>
     <t>"Requer tambor de lixo para o Setor Novo Jardim".</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/3033/requerimento_no_287-ocr.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/3033/requerimento_no_287-ocr.pdf</t>
   </si>
   <si>
     <t>"Requer explicações sobre a coleta de lixo na cidade".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -540,67 +540,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2893/requerimento_no_144.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2914/requerimento_no_165.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2915/requerimento_no_166.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2921/requerimento_no_172.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2923/requerimento_no_174.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2964/requerimento_no_217.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2978/requerimento_no_231.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/3009/requerimento_no_262.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/3020/requerimento_no_273.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/3024/requerimento_no_277-01-ocr.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/3033/requerimento_no_287-ocr.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2893/requerimento_no_144.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2914/requerimento_no_165.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2915/requerimento_no_166.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2921/requerimento_no_172.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2923/requerimento_no_174.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2964/requerimento_no_217.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2978/requerimento_no_231.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/3009/requerimento_no_262.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/3020/requerimento_no_273.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/3024/requerimento_no_277-01-ocr.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/3033/requerimento_no_287-ocr.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="45.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="108.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="108" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="87.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>