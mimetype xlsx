--- v0 (2026-02-04)
+++ v1 (2026-05-10)
@@ -54,207 +54,207 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Conceição Aparecida Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2885/requerimento_no_136.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2885/requerimento_no_136.pdf</t>
   </si>
   <si>
     <t>"Requer fornecimento continuo de materiais ".</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2886/requerimento_no_137.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2886/requerimento_no_137.pdf</t>
   </si>
   <si>
     <t>"Requer compra de uniforme escolar para todos os alunos".</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2928/requerimento_no_179.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2928/requerimento_no_179.pdf</t>
   </si>
   <si>
     <t>"Requer que seja devolvida as placas de ampliação das escolas Pedro Guerra e Dona Júlia".</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2932/requerimento_no_183.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2932/requerimento_no_183.pdf</t>
   </si>
   <si>
     <t>"Requer reforma e conservação das carteiras Escolares de todas as Escolas públicas deste Município".</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2947/requerimento_no_200.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2947/requerimento_no_200.pdf</t>
   </si>
   <si>
     <t>"Requer manutenção da Merenda e Material de consumo, didático, nas Escolas do Loroty e Castelo Branco".</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2948/requerimento_no_201.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2948/requerimento_no_201.pdf</t>
   </si>
   <si>
     <t>"Requer compra e reforma das carteiras das Escolas Municipal do Loroty e Castelo Branco".</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>Gesion Rodrigues Coelho</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2952/requerimento_no_205.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2952/requerimento_no_205.pdf</t>
   </si>
   <si>
     <t>"Requer cobertura na área livre do Colégio Municipal do Loroty."</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>Itacir Antônio Roieski</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2956/requerimento_no_209.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2956/requerimento_no_209.pdf</t>
   </si>
   <si>
     <t>"Requer ajuda de custo para os alunos do Loroty que fazem Educon na Lagoa da Confusão."</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2968/requerimento_no_221.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2968/requerimento_no_221.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o repasse do FUNDEB.</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2984/requerimento_no_237.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2984/requerimento_no_237.pdf</t>
   </si>
   <si>
     <t>Requer providências com urgência relação das dívidas da Secretaria de Educação da Administração passada.</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>Arione Furtado da Silva</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/3041/requerimento_no_297-ocr.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/3041/requerimento_no_297-ocr.pdf</t>
   </si>
   <si>
     <t>"Requer aquisição de um suporte de ferro para estacionamento de bicicletas na Escola Municipal Pedro Guerra".</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/3042/requerimento_no_298-ocr.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/3042/requerimento_no_298-ocr.pdf</t>
   </si>
   <si>
     <t>"Requer aquisição do lote ao lado da Escola Municipal Pedro Guerra".</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>Itanir Roberto Zanfra</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/3052/requerimento_no_277-02-ocr.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/3052/requerimento_no_277-02-ocr.pdf</t>
   </si>
   <si>
     <t>"Requer o cadastramento do Município de Lagoa da Confusão no 'Programa Brasil Alfabetizado"'.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -561,67 +561,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2885/requerimento_no_136.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2886/requerimento_no_137.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2928/requerimento_no_179.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2932/requerimento_no_183.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2947/requerimento_no_200.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2948/requerimento_no_201.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2952/requerimento_no_205.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2956/requerimento_no_209.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2968/requerimento_no_221.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2984/requerimento_no_237.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/3041/requerimento_no_297-ocr.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/3042/requerimento_no_298-ocr.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/3052/requerimento_no_277-02-ocr.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2885/requerimento_no_136.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2886/requerimento_no_137.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2928/requerimento_no_179.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2932/requerimento_no_183.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2947/requerimento_no_200.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2948/requerimento_no_201.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2952/requerimento_no_205.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2956/requerimento_no_209.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2968/requerimento_no_221.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/2984/requerimento_no_237.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/3041/requerimento_no_297-ocr.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/3042/requerimento_no_298-ocr.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2007/3052/requerimento_no_277-02-ocr.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="108.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="108" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="99.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>