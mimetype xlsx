--- v0 (2026-02-02)
+++ v1 (2026-05-08)
@@ -54,225 +54,225 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Rejane Alves Urzêdo Pinto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2747/requerimento_no_004.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2747/requerimento_no_004.pdf</t>
   </si>
   <si>
     <t>"Requer lixeira para toda a Agrovila Loroty"</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Itanir Roberto Zanfra</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2757/requerimento_no_014.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2757/requerimento_no_014.pdf</t>
   </si>
   <si>
     <t>"Requer criação da Secretaria Municipal do Meio Ambiente".</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Conceição Aparecida Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2782/requerimento_no_038.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2782/requerimento_no_038.pdf</t>
   </si>
   <si>
     <t>"Requer tambores de lixo nas extremidades dos canteiros da Av. Principal".</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Cleiton Rodrigues Panta</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2796/requerimento_no_052.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2796/requerimento_no_052.pdf</t>
   </si>
   <si>
     <t>"Requer limpeza e manutenção da cerca da reserva florestal (Bosque)".</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Moacir Camilo Ferri</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2805/requerimento_no_061.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2805/requerimento_no_061.pdf</t>
   </si>
   <si>
     <t>"Requer explicação sobre coleta de lixo".</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>José Hani Karajá</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2826/requerimento_no_082.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2826/requerimento_no_082.pdf</t>
   </si>
   <si>
     <t>"Requer 200 Metros de Corda".</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2844/requerimento_no_100.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2844/requerimento_no_100.pdf</t>
   </si>
   <si>
     <t>"Requer tambores de lixo na Av. Principal".</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2849/requerimento_no_105.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2849/requerimento_no_105.pdf</t>
   </si>
   <si>
     <t>"Requer coleta de lixo com regularidade no Setor Novo Jardim".</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2850/requerimento_no_106.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2850/requerimento_no_106.pdf</t>
   </si>
   <si>
     <t>"Requer coleta de lixo com regularidade no Setor Éris".</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Arione Furtado da Silva</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2852/requerimento_no_108.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2852/requerimento_no_108.pdf</t>
   </si>
   <si>
     <t>"Requer coleta de lixo no Loroty".</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2855/requerimento_no_111.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2855/requerimento_no_111.pdf</t>
   </si>
   <si>
     <t>"Requer coleta de lixo com regularidade rua paralela ao aterro da TO-255".</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2870/requerimento_no_126.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2870/requerimento_no_126.pdf</t>
   </si>
   <si>
     <t>"Requer capina na grama da praça".</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2871/requerimento_no_127.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2871/requerimento_no_127.pdf</t>
   </si>
   <si>
     <t>"Requer coleta do lixo nas ruas"</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2875/requerimento_no_132.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2875/requerimento_no_132.pdf</t>
   </si>
   <si>
     <t>"Requer arborização em toda a cidade".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -579,67 +579,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2747/requerimento_no_004.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2757/requerimento_no_014.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2782/requerimento_no_038.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2796/requerimento_no_052.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2805/requerimento_no_061.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2826/requerimento_no_082.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2844/requerimento_no_100.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2849/requerimento_no_105.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2850/requerimento_no_106.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2852/requerimento_no_108.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2855/requerimento_no_111.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2870/requerimento_no_126.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2871/requerimento_no_127.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2875/requerimento_no_132.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2747/requerimento_no_004.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2757/requerimento_no_014.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2782/requerimento_no_038.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2796/requerimento_no_052.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2805/requerimento_no_061.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2826/requerimento_no_082.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2844/requerimento_no_100.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2849/requerimento_no_105.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2850/requerimento_no_106.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2852/requerimento_no_108.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2855/requerimento_no_111.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2870/requerimento_no_126.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2871/requerimento_no_127.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2875/requerimento_no_132.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="102.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="67.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>