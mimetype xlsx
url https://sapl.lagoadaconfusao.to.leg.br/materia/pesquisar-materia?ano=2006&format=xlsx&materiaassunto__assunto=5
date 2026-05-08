--- v0 (2026-02-04)
+++ v1 (2026-05-08)
@@ -54,81 +54,81 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Itacir Antônio Roieski</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2756/requerimento_no_013.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2756/requerimento_no_013.pdf</t>
   </si>
   <si>
     <t>"Requer que seja colocado em prática a Lei nº 123/98".</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>Conceição Aparecida Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2856/requerimento_no_112.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2856/requerimento_no_112.pdf</t>
   </si>
   <si>
     <t>"Requer que a entrega de lente seja feita em cada Setor".</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>Arione Furtado da Silva, Cleiton Rodrigues Panta, Conceição Aparecida Carvalho, Itacir Antônio Roieski, Itanir Roberto Zanfra, José Hani Karajá, MARIA LUCINEIA CHEFER (VER. NÉIA), Moacir Camilo Ferri, Rejane Alves Urzêdo Pinto</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2879/requerimento_no_033.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2879/requerimento_no_033.pdf</t>
   </si>
   <si>
     <t>"Requer pagamento de aluguel atrasado de casas para estudantes em Gurupi".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -435,67 +435,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2756/requerimento_no_013.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2856/requerimento_no_112.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2879/requerimento_no_033.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2756/requerimento_no_013.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2856/requerimento_no_112.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2006/2879/requerimento_no_033.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="201.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="102.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="69.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>