--- v0 (2026-02-02)
+++ v1 (2026-05-08)
@@ -54,606 +54,606 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Moacir Camilo Ferri</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1946/indicacao_no_003.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1946/indicacao_no_003.pdf</t>
   </si>
   <si>
     <t>"Indica organização e recadastramento de imóveis da cidade."</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Itanir Roberto Zanfra</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1949/indicacao_no_007.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1949/indicacao_no_007.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de estradas vicinais .</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1950/indicacao_no_008.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1950/indicacao_no_008.pdf</t>
   </si>
   <si>
     <t>Indica disponibilidade de tambores para coleta de lixo.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Alda Noleto Dorta</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1954/indicacao_no_012.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1954/indicacao_no_012.pdf</t>
   </si>
   <si>
     <t>" Indica instalação de quebra molas onde determina".</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1963/requerimento_no_003.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1963/requerimento_no_003.pdf</t>
   </si>
   <si>
     <t>Requer manutenção nas vias pavimentadas.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1968/requerimento_no_008.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1968/requerimento_no_008.pdf</t>
   </si>
   <si>
     <t>"Requer serviço de iluminação pública."</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1969/requerimento_no_009.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1969/requerimento_no_009.pdf</t>
   </si>
   <si>
     <t>Requer serviço de patrolamento de estrada.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1972/requerimento_no_012.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1972/requerimento_no_012.pdf</t>
   </si>
   <si>
     <t>"Requer construção de calçadas e muros em lotes baldios."</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Raimundo Nonato Milhomem Tavares</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1980/requerimento_no_020.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1980/requerimento_no_020.pdf</t>
   </si>
   <si>
     <t>"Requer disponibilidade de Patrulha mecanizada para limpeza manutenção das ruas do Loroty."</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1983/requerimento_no_023.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1983/requerimento_no_023.pdf</t>
   </si>
   <si>
     <t>"Requer escavação de açudes de água nas pequenas propriedades rurais."</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1986/requerimento_no_026.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1986/requerimento_no_026.pdf</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1987/requerimento_no_027.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1987/requerimento_no_027.pdf</t>
   </si>
   <si>
     <t>"Requer serviço de manutenção e fornecimento de água."</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Luiz Edvaldo Coelho dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1992/requerimento_no_032.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1992/requerimento_no_032.pdf</t>
   </si>
   <si>
     <t>Requer serviço de captação e drenagem de água.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2006/requerimento_no_046.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2006/requerimento_no_046.pdf</t>
   </si>
   <si>
     <t>"Requer manutenção de pontes e estradas."</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2007/requerimento_no_047.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2007/requerimento_no_047.pdf</t>
   </si>
   <si>
     <t>"Requer serviço de eletrificação do Distrito do Loroty."</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2008/requerimento_no_048.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2008/requerimento_no_048.pdf</t>
   </si>
   <si>
     <t>"Requer calçamento de ruas no Loroty. "</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2009/requerimento_no_049.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2009/requerimento_no_049.pdf</t>
   </si>
   <si>
     <t>Requer abertura de rua no Loroty.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2011/requerimento_no_051.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2011/requerimento_no_051.pdf</t>
   </si>
   <si>
     <t>"Requer construção de muro em Escola Municipal."</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2017/requerimento_no_057.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2017/requerimento_no_057.pdf</t>
   </si>
   <si>
     <t>Requer abertura de ruas dando seguimento as já existentes.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2018/requerimento_no_058.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2018/requerimento_no_058.pdf</t>
   </si>
   <si>
     <t>Requer cascalhamento de ruas.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2021/requerimento_no_061.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2021/requerimento_no_061.pdf</t>
   </si>
   <si>
     <t>"Requer serviço de encascalhamento na rua Manoel de carvalho. "</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2022/requerimento_no_062.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2022/requerimento_no_062.pdf</t>
   </si>
   <si>
     <t>Requer manutenção no asfalto na rua José Rodrigues.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2028/requerimento_no_069.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2028/requerimento_no_069.pdf</t>
   </si>
   <si>
     <t>Requer Construção de estradas de acesso as propriedades rurais do Distrito Loroty.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Gesion Rodrigues Coelho</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2036/requerimento_no_078.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2036/requerimento_no_078.pdf</t>
   </si>
   <si>
     <t>Requer quebra molas na estrada que liga , do trevo até a entrada da Cidade e que os mesmos seja feito na duas pistas.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2042/requerimento_no_084.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2042/requerimento_no_084.pdf</t>
   </si>
   <si>
     <t>" Requer patrolamento e encascalhamento de estrada."</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2044/requerimento_no_086.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2044/requerimento_no_086.pdf</t>
   </si>
   <si>
     <t>"Requer abertura de estrada que liga Loroty ao aterro de acesso a Formoso do Araguaia passando pela Mata Seca".</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2052/requerimento_no_095.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2052/requerimento_no_095.pdf</t>
   </si>
   <si>
     <t>"Requer disponibilidade de trator para Loroty."</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Rogério Lino Mota</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2053/requerimento_no_096.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2053/requerimento_no_096.pdf</t>
   </si>
   <si>
     <t>"Requer pavimentação de ruas e avenidas planejamento e execução de serviços de pavimentação asfáltica na Av. Vicente Barbosa e demais avenidas e ruas circunvizinhas.."</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2057/requerimento_no_100.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2057/requerimento_no_100.pdf</t>
   </si>
   <si>
     <t>"Requer limpeza urbana onde determina."</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2058/requerimento_no_101.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2058/requerimento_no_101.pdf</t>
   </si>
   <si>
     <t>"Requer serviço de drenagem das ruas que determina".</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2067/requerimento_no_111.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2067/requerimento_no_111.pdf</t>
   </si>
   <si>
     <t>"Requer poço de fornecimento de água onde determina que intervenha junto ao departamento responsável, para que faça um poço para fornecimento de água, no local de instalação da antena de celular."</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2069/requerimento_no_113.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2069/requerimento_no_113.pdf</t>
   </si>
   <si>
     <t>"Requer patrolamento e manutenção em estrada que determina que execute patrolamento e manutenção geral no aterro da Rodovia que liga Lagoa a Barreira da Cruz."</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2072/requerimento_no_116.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2072/requerimento_no_116.pdf</t>
   </si>
   <si>
     <t>"Requer viabilidade no asfaltamento da cidade."</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2083/requerimento_no_127.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2083/requerimento_no_127.pdf</t>
   </si>
   <si>
     <t>"Requer instalação de lombadas com faixas indicativas."</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2088/requerimento_no_132.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2088/requerimento_no_132.pdf</t>
   </si>
   <si>
     <t>"Requer patrolamento da estrada de acesso às Fazendas da Água Verde."</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>Emivaldo Morais da Silva</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2089/requerimento_no_134.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2089/requerimento_no_134.pdf</t>
   </si>
   <si>
     <t>"Requer Construção de Ponte no Trapicho."</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2090/requerimento_no_135.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2090/requerimento_no_135.pdf</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>Alda Noleto Dorta, Gesion Rodrigues Coelho, Itanir Roberto Zanfra</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2106/requerimento_no_152.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2106/requerimento_no_152.pdf</t>
   </si>
   <si>
     <t>"Requer viabilidade no acesso de Lagoa para Loroty."</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2110/requerimento_no_157.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2110/requerimento_no_157.pdf</t>
   </si>
   <si>
     <t>Requer patrolamento de estrada de acesso à Fazenda Buiuna.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2111/requerimento_no_158.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2111/requerimento_no_158.pdf</t>
   </si>
   <si>
     <t>"Requer patrolamento de setores da zona urbana.''</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2117/requerimento_no_164.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2117/requerimento_no_164.pdf</t>
   </si>
   <si>
     <t>"Requer instalação de sinalizadores em pistas com pavimentação asfáltica."</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2125/requerimento_no_172.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2125/requerimento_no_172.pdf</t>
   </si>
   <si>
     <t>"Requer instalação de Faixas de Segurança para pedestres.''</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2126/requerimento_no_173.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2126/requerimento_no_173.pdf</t>
   </si>
   <si>
     <t>"Requer modificação na iluminação da Avenida Vitorino Panta."</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2135/requerimento_no_182.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2135/requerimento_no_182.pdf</t>
   </si>
   <si>
     <t>"Requer serviço de destaque nos meio fios que estão sendo construídos".</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2136/requerimento_no_183.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2136/requerimento_no_183.pdf</t>
   </si>
   <si>
     <t>"Requer serviço de manutenção em Ponte."</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2137/requerimento_no_184.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2137/requerimento_no_184.pdf</t>
   </si>
   <si>
     <t>"Requer instalação de placas de sinalização de trânsito na ruas e avenidas da cidade."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -960,67 +960,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1946/indicacao_no_003.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1949/indicacao_no_007.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1950/indicacao_no_008.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1954/indicacao_no_012.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1963/requerimento_no_003.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1968/requerimento_no_008.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1969/requerimento_no_009.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1972/requerimento_no_012.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1980/requerimento_no_020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1983/requerimento_no_023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1986/requerimento_no_026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1987/requerimento_no_027.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1992/requerimento_no_032.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2006/requerimento_no_046.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2007/requerimento_no_047.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2008/requerimento_no_048.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2009/requerimento_no_049.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2011/requerimento_no_051.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2017/requerimento_no_057.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2018/requerimento_no_058.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2021/requerimento_no_061.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2022/requerimento_no_062.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2028/requerimento_no_069.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2036/requerimento_no_078.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2042/requerimento_no_084.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2044/requerimento_no_086.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2052/requerimento_no_095.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2053/requerimento_no_096.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2057/requerimento_no_100.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2058/requerimento_no_101.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2067/requerimento_no_111.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2069/requerimento_no_113.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2072/requerimento_no_116.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2083/requerimento_no_127.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2088/requerimento_no_132.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2089/requerimento_no_134.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2090/requerimento_no_135.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2106/requerimento_no_152.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2110/requerimento_no_157.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2111/requerimento_no_158.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2117/requerimento_no_164.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2125/requerimento_no_172.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2126/requerimento_no_173.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2135/requerimento_no_182.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2136/requerimento_no_183.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2137/requerimento_no_184.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1946/indicacao_no_003.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1949/indicacao_no_007.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1950/indicacao_no_008.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1954/indicacao_no_012.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1963/requerimento_no_003.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1968/requerimento_no_008.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1969/requerimento_no_009.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1972/requerimento_no_012.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1980/requerimento_no_020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1983/requerimento_no_023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1986/requerimento_no_026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1987/requerimento_no_027.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1992/requerimento_no_032.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2006/requerimento_no_046.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2007/requerimento_no_047.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2008/requerimento_no_048.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2009/requerimento_no_049.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2011/requerimento_no_051.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2017/requerimento_no_057.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2018/requerimento_no_058.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2021/requerimento_no_061.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2022/requerimento_no_062.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2028/requerimento_no_069.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2036/requerimento_no_078.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2042/requerimento_no_084.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2044/requerimento_no_086.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2052/requerimento_no_095.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2053/requerimento_no_096.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2057/requerimento_no_100.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2058/requerimento_no_101.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2067/requerimento_no_111.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2069/requerimento_no_113.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2072/requerimento_no_116.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2083/requerimento_no_127.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2088/requerimento_no_132.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2089/requerimento_no_134.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2090/requerimento_no_135.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2106/requerimento_no_152.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2110/requerimento_no_157.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2111/requerimento_no_158.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2117/requerimento_no_164.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2125/requerimento_no_172.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2126/requerimento_no_173.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2135/requerimento_no_182.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2136/requerimento_no_183.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2137/requerimento_no_184.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="59.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="102.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="182.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>