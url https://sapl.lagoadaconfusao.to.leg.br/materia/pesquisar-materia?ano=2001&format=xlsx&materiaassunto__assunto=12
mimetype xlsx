--- v0 (2026-02-04)
+++ v1 (2026-05-10)
@@ -54,267 +54,267 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Moacir Camilo Ferri</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1967/requerimento_no_007.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1967/requerimento_no_007.pdf</t>
   </si>
   <si>
     <t>Requer providências junto a empresa de telecomunicações.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Itanir Roberto Zanfra</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1988/requerimento_no_028.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1988/requerimento_no_028.pdf</t>
   </si>
   <si>
     <t>"Requer instalação de telefone público."</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Gesion Rodrigues Coelho</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1990/requerimento_no_030.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1990/requerimento_no_030.pdf</t>
   </si>
   <si>
     <t>"Requer instalação de Telefone Público Rural onde determina."</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Alda Noleto Dorta</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1993/requerimento_no_033.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1993/requerimento_no_033.pdf</t>
   </si>
   <si>
     <t>Requer instalação de antena repetidora de sinais de TV.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Emivaldo Morais da Silva</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1998/requerimento_no_038.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1998/requerimento_no_038.pdf</t>
   </si>
   <si>
     <t>Requer instalação de telefone público.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2004/requerimento_no_044.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2004/requerimento_no_044.pdf</t>
   </si>
   <si>
     <t>"Requer disponibilidade de linhas telefônicas."</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2045/requerimento_no_087.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2045/requerimento_no_087.pdf</t>
   </si>
   <si>
     <t>" Requer instalação de telefone público em locais que determina."</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2061/requerimento_no_104.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2061/requerimento_no_104.pdf</t>
   </si>
   <si>
     <t>"Requer disponibilidade de telefone público onde determina".</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>Rogério Lino Mota</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2066/requerimento_no_110.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2066/requerimento_no_110.pdf</t>
   </si>
   <si>
     <t>"Requer instalação de placa informativa ao público".</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2078/requerimento_no_122.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2078/requerimento_no_122.pdf</t>
   </si>
   <si>
     <t>"Requer disponibilidade de telefone em aldeia que menciona."</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>Luiz Edvaldo Coelho dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2081/requerimento_no_125.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2081/requerimento_no_125.pdf</t>
   </si>
   <si>
     <t>"Requer manutenção na antena para transmissão da Rede Globo."</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2097/requerimento_no_143.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2097/requerimento_no_143.pdf</t>
   </si>
   <si>
     <t>" Requer que seja providenciado mapa estatístico e geográfico via satélite."</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>Alda Noleto Dorta, Emivaldo Morais da Silva, Gesion Rodrigues Coelho, Itanir Roberto Zanfra, Luiz Edvaldo Coelho dos Santos, Maria do Carmo Tavares, Moacir Camilo Ferri, Raimundo Nonato Milhomem Tavares, Rogério Lino Mota</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2100/requerimento_no_146.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2100/requerimento_no_146.pdf</t>
   </si>
   <si>
     <t>" Requer viabilidade de Telefone Público para o Setor Brandão."</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>Raimundo Nonato Milhomem Tavares</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2105/requerimento_no_151.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2105/requerimento_no_151.pdf</t>
   </si>
   <si>
     <t>"Requer viabilidade na instalação de telefone público no Distrito Loroty."</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2113/requerimento_no_160.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2113/requerimento_no_160.pdf</t>
   </si>
   <si>
     <t>"Requer serviço de manutenção em antena transmissora de canais de TV."</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2114/requerimento_no_161.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2114/requerimento_no_161.pdf</t>
   </si>
   <si>
     <t>Requer serviço informativo à comunidade.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2129/requerimento_no_176.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2129/requerimento_no_176.pdf</t>
   </si>
   <si>
     <t>"Requer instalação de TV e VÍDEO na praça da orla da lagoa."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -621,67 +621,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1967/requerimento_no_007.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1988/requerimento_no_028.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1990/requerimento_no_030.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1993/requerimento_no_033.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1998/requerimento_no_038.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2004/requerimento_no_044.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2045/requerimento_no_087.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2061/requerimento_no_104.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2066/requerimento_no_110.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2078/requerimento_no_122.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2081/requerimento_no_125.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2097/requerimento_no_143.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2100/requerimento_no_146.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2105/requerimento_no_151.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2113/requerimento_no_160.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2114/requerimento_no_161.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2129/requerimento_no_176.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1967/requerimento_no_007.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1988/requerimento_no_028.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1990/requerimento_no_030.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1993/requerimento_no_033.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/1998/requerimento_no_038.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2004/requerimento_no_044.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2045/requerimento_no_087.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2061/requerimento_no_104.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2066/requerimento_no_110.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2078/requerimento_no_122.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2081/requerimento_no_125.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2097/requerimento_no_143.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2100/requerimento_no_146.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2105/requerimento_no_151.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2113/requerimento_no_160.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2114/requerimento_no_161.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/2001/2129/requerimento_no_176.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="201.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="102.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="68.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>