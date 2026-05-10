--- v0 (2026-02-04)
+++ v1 (2026-05-10)
@@ -54,63 +54,63 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Alda Noleto Dorta</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1999/1889/requerimento_no_012.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1999/1889/requerimento_no_012.pdf</t>
   </si>
   <si>
     <t>"Requer Sessão Itinerante para a Agrovila Loroty" .</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1999/1899/requerimento_no_023.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1999/1899/requerimento_no_023.pdf</t>
   </si>
   <si>
     <t>Eu, vereadora que aqui subscrevo, nos termos regimentais vigentes venho respeitosamente renunciar o cargo de 1ª Secretária que ocupo na Mesa Diretora desta Câmara Municipal, por motivos de que eu não estava presente no dia da eleição para formação desta mesma Mesa Diretora, portanto não tinham meu consentimento para propor-me como membro da mesma, por isso requeiro sem contestação o meu desligamento.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -417,67 +417,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1999/1889/requerimento_no_012.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1999/1899/requerimento_no_023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1999/1889/requerimento_no_012.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1999/1899/requerimento_no_023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="102.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>