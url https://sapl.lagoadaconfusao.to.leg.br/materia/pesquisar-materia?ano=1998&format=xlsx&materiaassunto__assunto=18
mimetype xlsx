--- v0 (2026-02-03)
+++ v1 (2026-05-08)
@@ -54,237 +54,237 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Alda Noleto Dorta, Rogério Lino Mota</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1998/1775/indicacao_no_004.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1998/1775/indicacao_no_004.pdf</t>
   </si>
   <si>
     <t>Indico, após ouvido o Plenário ao Senhor Prefeito Municipal no sentido de tomar providências,em mandar arrumar os: Bancos da Praça Carlito Barros, ou seja Pracinha da beira da Lagoa .</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>João Carlos Lucas</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1998/1781/indicacao_no_010.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1998/1781/indicacao_no_010.pdf</t>
   </si>
   <si>
     <t>Indico, ouvido o Plenário, ao Senhor Prefeito Municipal, no sentido de que tome as devidas providências em relação ao atendimento, do Posto de bastecimento de combustível, que também funcione aos Domingos e Feriados. Pois se tratando de uma cidade turística e agrícola, necessita de seus serviços constantemente.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Alda Noleto Dorta</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1998/1784/indicacao_no_013.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1998/1784/indicacao_no_013.pdf</t>
   </si>
   <si>
     <t>Indico, após ouvido o Plenário, ao Senhor Prefeito Municipal, que tome as devidas providências, no sentido de colocar às margens da Lagoa no mínimo 10  ( dez) chuveiros para atender o índice de turistas que será elevado nessa temporada, em caráter de urgência.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Rogério Lino Mota</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1998/1785/indicacao_no_014.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1998/1785/indicacao_no_014.pdf</t>
   </si>
   <si>
     <t>Indico, ouvido o Plenário, ao Senhor Prefeito Municipal, reforçando o Requerimento nº 005/97, datado de 13 de fevereiro de 1.997, de autoria da Vereadora Maria do Carmo Tavares Soares, solicito providências junto ao IBAMA, O NATURATINS, e Ou ao órgão competente, a demarcação de uma área nas águas da lagoa, cercada, Com telas com mais ou menos 600m2, inclusive para as crianças protegerem-se dos Get-skis, lanchas, afogamentos, peixes ferozes e outros bichos.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1998/1786/indicacao_no_015.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1998/1786/indicacao_no_015.pdf</t>
   </si>
   <si>
     <t>Indico, ouvido o Plenário, ao Senhor Prefeito Municipal, no sentido de adquirir para à beira da Lagoa um MINI-PARQUE, para que as crianças possam ter um um lugar reservado para suas diversões.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Luiz Edvaldo Coelho dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1998/1789/indicacao_no_018.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1998/1789/indicacao_no_018.pdf</t>
   </si>
   <si>
     <t>Indico, ao Senhor Prefeito Municipal, no sentido de que seja providenciado Com urgência o Saneamento Básico para às margens da Lagoa.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Ecivaldo Nascimento dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1998/1790/indicacao_no_019.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1998/1790/indicacao_no_019.pdf</t>
   </si>
   <si>
     <t>Indico, Ouvido o Plenário , ao senhor Prefeito Municipal , que providencie  a eliminação total dos banheiros existentes ás margens da Lagoa.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Maria Conceição de Oliveira Silva</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1998/1797/indicacao_no_026.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1998/1797/indicacao_no_026.pdf</t>
   </si>
   <si>
     <t>Indico, Após ouvido o Plenário ao Senhor Prefeito Municipal para que seja providenciado com urgência a ILUMINAÇÃO da Beira da Lagoa (na praia é água).</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1998/1800/indicacao_no_029-01.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1998/1800/indicacao_no_029-01.pdf</t>
   </si>
   <si>
     <t>Indico, Após ouvido o Plenário ao Senhor Prefeito Municipal para que providencie, em Cercar com TELA GROSA de aproximadamente 2 metros de altura, toda a Mata que envolve toda área da Camping e Lateral aonde esta sendo construídos os Banheiros.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Djalma Rocha da Silva</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1998/1823/requerimento_no_020.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1998/1823/requerimento_no_020.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, ao Senhor Prefeito Municipal no sentido de que tome providências em adquirir três (03 )ou mais bebedouros para a beira da Lagoa.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1998/1824/requerimento_no_021.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1998/1824/requerimento_no_021.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, ao Senhor Prefeito Municipal no sentido de que tome providências em construir maior quantidade de banheiros públicos com estrutura básica para atender as necessidades dos turistas que visitam a nossa cidade com mais higiene e qualidade.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1998/1839/requerimento_no_037.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1998/1839/requerimento_no_037.pdf</t>
   </si>
   <si>
     <t>Requer,  Após ouvido o Plenário ao Senhor Preito Municipal de Lagoa da Confusão - To., que por necessidade faça cumprir a Indicação nº 013/98, de autoria da Vereadora Alda Noleto Dorta, que solicita instalação de chuveiros às margens da Lagoa em vários pontos para a melhor comodidade dos nossos turistas.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1998/1844/requerimento_no_042.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1998/1844/requerimento_no_042.pdf</t>
   </si>
   <si>
     <t>Requer reforçar o Requerimento nº 021/98, de autoria do Vereador Djalma R. da Silva já aprovado por esta Casa de Leis que requer a construção de banheiros comunitários às margens da Lagoa.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Maria do Carmo Tavares</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1998/1866/requerimento_no_030-02.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1998/1866/requerimento_no_030-02.pdf</t>
   </si>
   <si>
     <t>Que tome as devidas providências, junto à Celtins e ou, ao órgão competente para que possa adquirir dois (02), ou mais transformadores para colocar às margens da Lagoa.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -591,67 +591,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1998/1775/indicacao_no_004.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1998/1781/indicacao_no_010.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1998/1784/indicacao_no_013.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1998/1785/indicacao_no_014.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1998/1786/indicacao_no_015.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1998/1789/indicacao_no_018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1998/1790/indicacao_no_019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1998/1797/indicacao_no_026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1998/1800/indicacao_no_029-01.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1998/1823/requerimento_no_020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1998/1824/requerimento_no_021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1998/1839/requerimento_no_037.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1998/1844/requerimento_no_042.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1998/1866/requerimento_no_030-02.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1998/1775/indicacao_no_004.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1998/1781/indicacao_no_010.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1998/1784/indicacao_no_013.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1998/1785/indicacao_no_014.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1998/1786/indicacao_no_015.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1998/1789/indicacao_no_018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1998/1790/indicacao_no_019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1998/1797/indicacao_no_026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1998/1800/indicacao_no_029-01.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1998/1823/requerimento_no_020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1998/1824/requerimento_no_021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1998/1839/requerimento_no_037.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1998/1844/requerimento_no_042.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1998/1866/requerimento_no_030-02.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="33.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="105.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="104.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>