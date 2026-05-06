--- v0 (2026-02-01)
+++ v1 (2026-05-06)
@@ -54,142 +54,142 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Gesion Rodrigues Coelho</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1691/indicacao_no_002.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1691/indicacao_no_002.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado ao senhor Prefeito Municipal, sobre a doação e  transferência das criaturas dos lotes no mapa do Município acima especificados.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1692/indicacao_no_003.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1692/indicacao_no_003.pdf</t>
   </si>
   <si>
     <t>Que seja Oficiado ao Senhor Prefeito Municipal, sobre a doação e transferência da escritura do Lote no mapa do Município, situado á rua Neuza Ribeiro,_x000D_
  "Quadra -81 , lote -l. Com as seguintes confrontações: 14:00m, com a rua N. Ribeiro , 42:90m, com a rua do Clube L. da Ilha, 30:60m, com a Área de Preservação,38:00m, com o lote-2. Ao Senhor Manoel Ferreira Dorta.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Maria Conceição de Oliveira Silva</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1716/indicacao_no_026.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1716/indicacao_no_026.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal a DOAÇÃO de um terreno para a construção da sede da Associação dos Idoso deste Município.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Maria do Carmo Tavares, Rogério Lino Mota</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1738/requerimento_no_011.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1738/requerimento_no_011.pdf</t>
   </si>
   <si>
     <t>Que seja Oficiado a Prefeitura Municipal  no sentido de legalizar a quadra 56, que por falta de conhecimento  tanto por  parte dos moradores, quanto por parte do Prefeito que fez tal doação Pudesse  ser substituída por uma outra área nas mesmas condições, mesmo que seja em outro local.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>João Carlos Lucas</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1763/requerimento_no_041.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1763/requerimento_no_041.pdf</t>
   </si>
   <si>
     <t>Providencie no sentido de fazer doações ás pessoas carentes do nosso município que precisam de moradia: 1) - 5. 000 telhas; 2) - 5m3 de madeiras; 3) - 50 Sacos de cimento."</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1764/requerimento_no_042.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1764/requerimento_no_042.pdf</t>
   </si>
   <si>
     <t>Requer ,após ouvido o Plenário ao Senhor Prefeito Municipal que seja doado um.a quantia de 10 (dez) vacas de corte para as festas de final de ano para a População Lagoense.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Rogério Lino Mota</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1765/requerimento_no_043.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1765/requerimento_no_043.pdf</t>
   </si>
   <si>
     <t>Requer, Após ouvido o Plenário ao Senhor Prefeito Municipal no sentido de que seja doado para a Câmara Municipal uma das linhas telefônicas oriunda do Executivo Municipal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -496,67 +496,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1691/indicacao_no_002.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1692/indicacao_no_003.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1716/indicacao_no_026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1738/requerimento_no_011.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1763/requerimento_no_041.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1764/requerimento_no_042.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1765/requerimento_no_043.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1691/indicacao_no_002.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1692/indicacao_no_003.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1716/indicacao_no_026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1738/requerimento_no_011.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1763/requerimento_no_041.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1764/requerimento_no_042.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1765/requerimento_no_043.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="39" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="102.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>