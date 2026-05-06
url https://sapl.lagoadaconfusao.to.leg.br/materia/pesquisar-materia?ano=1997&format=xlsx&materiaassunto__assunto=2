--- v0 (2026-02-04)
+++ v1 (2026-05-06)
@@ -54,360 +54,360 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>João Carlos Lucas</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1694/indicacao_no_006.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1694/indicacao_no_006.pdf</t>
   </si>
   <si>
     <t>Que seja adicionado ao mapa do Perímetro urbano do nosso Município as quadras abaixo relacionadas: 1ª Manchão do bode; 2ª Vinculadas as margens do novo aterro e outras.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Rogério Lino Mota</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1701/indicacao_no_013.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1701/indicacao_no_013.pdf</t>
   </si>
   <si>
     <t>Que seja tomada serias providências junto ao Governo Estadual, em especial na Secretaria de Infra-Estrutura,para que seja patrolada e faça aterro em alguns lugares da estrada que liga as 7 placas até o doradinho.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Alda Noleto Dorta</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1703/indicacao_no_015.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1703/indicacao_no_015.pdf</t>
   </si>
   <si>
     <t>Indico,Ouvido o Plenário , ao Senhor Prefeito Municipal que proceda a iluminação das ruas de nossa cidade com a reposição de lâmpadas.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Mauro Ivan Ramos Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1704/indicacao_no_016-01.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1704/indicacao_no_016-01.pdf</t>
   </si>
   <si>
     <t>Para unir esforços no sentido de contratar máquinas para reativar a balsa do Rio Formoso ,na Localidade que dá acesso Lagoa da Confusão/Campo - Guapo. E que tome providencias na realização das cabaças ponte.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1708/indicacao_no_018-02.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1708/indicacao_no_018-02.pdf</t>
   </si>
   <si>
     <t>Que se faça em toda a Cidade ,medição Topográfica, e que após seja Recadastrado todos os legítimos donos dos Lotes , e consequentemente  escriturados. Que o Executivo incentive através de Diminuição das taxas de escrituras.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Gesion Rodrigues Coelho</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1710/indicacao_no_020.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1710/indicacao_no_020.pdf</t>
   </si>
   <si>
     <t>Indico, ouvido o Plenário ao Senhor Prefeito Municipal , que seja feito com Urgência posteamento para que seja feito a ligação de rede de energia elétrica na rua Elias Brás com a extensão de 800 metros ligando a Rua José Quintino até a antiga Serraria do Assis.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1712/indicacao_no_022.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1712/indicacao_no_022.pdf</t>
   </si>
   <si>
     <t>Indico, Ouvido O Plenário ao Senhor Prefeito Municipal ,que seja feito a Construção de Calçadas (passeios) nas: ruas e Avenidas que foram pavimentadas assim como elaboração de Plano Diretor que regera, as Construções a serem realizadas no Município.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Maria Conceição de Oliveira Silva</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1715/indicacao_no_025.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1715/indicacao_no_025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal a construção de ONDULAÇÕES TRANSVERSAIS - "quebra-molas" nas ruas asfaltadas desta cidade.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Luiz Edvaldo Coelho dos Santos, Maria Conceição de Oliveira Silva</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1717/indicacao_no_028.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1717/indicacao_no_028.pdf</t>
   </si>
   <si>
     <t>Indico, após ouvido o Plenário ao Senhor Prefeito Municipal de Lagoa da Confusão, que providencie um cemitério para o Assentamento Capão de Coco .</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1727/indicacao_no_040.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1727/indicacao_no_040.pdf</t>
   </si>
   <si>
     <t>Indico, após ouvido o Plenário ao Senhor Prefeito Municipal, que seja feito aquisição de 01 patrol, 01 pá - carregadeira e 02 caçambas para o Município de Lagoa da Confusão -TO.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1728/indicacao_no_041.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1728/indicacao_no_041.pdf</t>
   </si>
   <si>
     <t>Indico, após ouvido o Plenário, ao senhor Prefeito Municipal, que providencie, com urgência placas de sinalização, onde for construído Sarjeta nas ruas asfaltadas de nossa cidade e providencie também pintura dos meios - fios.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1730/requerimento_no_002.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1730/requerimento_no_002.pdf</t>
   </si>
   <si>
     <t>Requer após ouvido o Plenário que se oficialize ao senhor Prefeito Municipal, para que proceda-se a cria;ão das obras de Infra- Instrutura no cemitério ao lado do Armazém Júlio César. Isto é, muros, cis-ternas, calçadas com espaços futuro.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1734/requerimento_no_006.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1734/requerimento_no_006.pdf</t>
   </si>
   <si>
     <t>Sobre a Criação de uma rodoviária municipal, através de Convenio  com a secretaria de Infra- Instrutura.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1743/requerimento_no_018.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1743/requerimento_no_018.pdf</t>
   </si>
   <si>
     <t>Requer Após Ouvido Plenário que se digne a Oficiar o Senhor Prefeito Municipal. No sentido de tomar a as devidas providencias cabíveis, sobre as Divisas Municipais.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1745/requerimento_no_020.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1745/requerimento_no_020.pdf</t>
   </si>
   <si>
     <t>Que seja Oficiado ao senhor Prefeito Municipal para que toma a devida providencia sobre uma camada asfáltica na Avenida Viturino Panta com extensão  de 1. 500 metros. Indico ainda que está providencia deve ser tomada o mais rápido possível.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1746/requerimento_no_021.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1746/requerimento_no_021.pdf</t>
   </si>
   <si>
     <t>Que seja feito a limpeza das ruas Viturino Panta e Neuza Ribeiro, JK e suas travessias.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1747/requerimento_no_023.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1747/requerimento_no_023.pdf</t>
   </si>
   <si>
     <t>Tome providências, no sentido de mandar fazer limpezas dos terrenos, isto é dos lotes vazios existentes na área urbana, da nossa Cidade, e no entanto dividir todo montante gasto na limpeza destes, com cada um desses proprietários.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1749/requerimento_no_025.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1749/requerimento_no_025.pdf</t>
   </si>
   <si>
     <t>Requer que seja efetuada via Câmara Municipal, pedido à Secretaria de Obras do Estado, construção de pontes no aterro que liga balsa do Rio Formoso até a Comaico no montante de pelo menos 100 metros de vão distribuídos em pontos de maior necessidade e também seja prolongado o referido aterro da Comaico até a localidade chamada Capão de Coco.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1751/requerimento_no_027.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1751/requerimento_no_027.pdf</t>
   </si>
   <si>
     <t>Requer providência em fazer 02 ( Dois ) quebra -molas com sinalização na Rua JK.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Djalma Rocha da Silva</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1755/requerimento_no_032.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1755/requerimento_no_032.pdf</t>
   </si>
   <si>
     <t>Requer que tome as devidas providências em Construir uma ponte no Trapiche,Travessia do Senhor Benizio Bandeira e Região.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1756/requerimento_no_033.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1756/requerimento_no_033.pdf</t>
   </si>
   <si>
     <t>Requer tome as devidas Providências em Construir uma Sala de Aula para os Alunos da 5ª série,na Escola Vicente Barbosa, Situada na Ilha do Formoso.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1760/requerimento_no_038.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1760/requerimento_no_038.pdf</t>
   </si>
   <si>
     <t>Requer Iluminarias no Canteiro Central da Avenida Viturino Panta.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1766/requerimento_no_044.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1766/requerimento_no_044.pdf</t>
   </si>
   <si>
     <t>"Requer ao Senhor Prefeito Municipal a Instalação de um Sinal de TV na Agrovila Capão de Coco."</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1767/requerimento_no_045.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1767/requerimento_no_045.pdf</t>
   </si>
   <si>
     <t>"Requeiro ao Senhor Prefeito que seja Adquirido um grupo gerador para instalação na Agrovila Capão de Coco."</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1770/requerimento_no_048.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1770/requerimento_no_048.pdf</t>
   </si>
   <si>
     <t>Requer, após ouvido o Plenário ao Senhor Prefeito Municipal no sentido de que seja Construído mais ou menos "4" (quatros) BOEIROS no Aterro que liga TO -255 ao loteamento do Zarunga.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -714,67 +714,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1694/indicacao_no_006.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1701/indicacao_no_013.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1703/indicacao_no_015.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1704/indicacao_no_016-01.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1708/indicacao_no_018-02.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1710/indicacao_no_020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1712/indicacao_no_022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1715/indicacao_no_025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1717/indicacao_no_028.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1727/indicacao_no_040.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1728/indicacao_no_041.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1730/requerimento_no_002.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1734/requerimento_no_006.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1743/requerimento_no_018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1745/requerimento_no_020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1746/requerimento_no_021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1747/requerimento_no_023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1749/requerimento_no_025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1751/requerimento_no_027.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1755/requerimento_no_032.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1756/requerimento_no_033.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1760/requerimento_no_038.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1766/requerimento_no_044.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1767/requerimento_no_045.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1770/requerimento_no_048.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1694/indicacao_no_006.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1701/indicacao_no_013.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1703/indicacao_no_015.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1704/indicacao_no_016-01.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1708/indicacao_no_018-02.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1710/indicacao_no_020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1712/indicacao_no_022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1715/indicacao_no_025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1717/indicacao_no_028.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1727/indicacao_no_040.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1728/indicacao_no_041.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1730/requerimento_no_002.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1734/requerimento_no_006.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1743/requerimento_no_018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1745/requerimento_no_020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1746/requerimento_no_021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1747/requerimento_no_023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1749/requerimento_no_025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1751/requerimento_no_027.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1755/requerimento_no_032.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1756/requerimento_no_033.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1760/requerimento_no_038.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1766/requerimento_no_044.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1767/requerimento_no_045.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1770/requerimento_no_048.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="59" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="102.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>