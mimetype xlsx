--- v0 (2026-02-01)
+++ v1 (2026-05-07)
@@ -54,105 +54,105 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>João Carlos Lucas</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1707/indicacao_no_018-01.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1707/indicacao_no_018-01.pdf</t>
   </si>
   <si>
     <t>Que seja endereçado através de placas as ruas de nossa cidade com nomes e fornecer números para as residências , casas comerciais , prédios públicos, etc. Para melhor identificação das mesmas.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Alda Noleto Dorta</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1709/indicacao_no_019.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1709/indicacao_no_019.pdf</t>
   </si>
   <si>
     <t>Indico, Ouvido o Plenário ao Senhor Prefeito Municipal, que seja feito Uma reforma Geral no Distrito da PM, para que seja feita lá a sede dos Pioneiros Mirim.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Alda Noleto Dorta, Djalma Rocha da Silva, Gesion Rodrigues Coelho, João Carlos Lucas, Luiz Edvaldo Coelho dos Santos, Maria Conceição de Oliveira Silva, Maria do Carmo Tavares, Mauro Ivan Ramos Rodrigues, Rogério Lino Mota</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1720/indicacao_no_031.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1720/indicacao_no_031.pdf</t>
   </si>
   <si>
     <t>Indico,Ouvido o Plenário ao Senhor Prefeito , que seja providenciado para a Agrovila Capão de Coco:  1 -Funcionários Para o telefone; 2 - Teto Solar Para o funcionamento deste; 3 - Cabine para funcionamento deste</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1721/indicacao_no_032.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1721/indicacao_no_032.pdf</t>
   </si>
   <si>
     <t>Indico, ouvido o Plenário ao Senhor Prefeito Municipal, que seja feito um Cruzeiro de concreto no cemitério local, e que seja Contratado um funcionário para cuidar daquele local.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1724/indicacao_no_037.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1724/indicacao_no_037.pdf</t>
   </si>
   <si>
     <t>Indico, Ouvido o Plenário, ao senhor Prefeito Municipal, no sentido de tomar providências para regularizar o loteamento da Vila União. Para que possa melhorar a vida daquele povo.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -459,67 +459,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1707/indicacao_no_018-01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1709/indicacao_no_019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1720/indicacao_no_031.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1721/indicacao_no_032.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1724/indicacao_no_037.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1707/indicacao_no_018-01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1709/indicacao_no_019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1720/indicacao_no_031.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1721/indicacao_no_032.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1724/indicacao_no_037.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="200.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="189" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>