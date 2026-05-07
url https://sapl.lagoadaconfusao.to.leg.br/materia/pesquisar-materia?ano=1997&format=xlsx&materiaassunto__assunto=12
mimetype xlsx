--- v0 (2026-02-02)
+++ v1 (2026-05-07)
@@ -54,87 +54,87 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Alda Noleto Dorta, Djalma Rocha da Silva, Gesion Rodrigues Coelho, João Carlos Lucas, Luiz Edvaldo Coelho dos Santos, Maria Conceição de Oliveira Silva, Maria do Carmo Tavares, Mauro Ivan Ramos Rodrigues, Rogério Lino Mota</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1719/indicacao_no_030.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1719/indicacao_no_030.pdf</t>
   </si>
   <si>
     <t>Indico Após ouvido o Plenário ao Senhor Prefeito Municipal de Lagoa da Confusão,no sentido de que seja instalado uma Urna Eleitoral no assentamento Capão de Coco .</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>João Carlos Lucas</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1750/requerimento_no_026.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1750/requerimento_no_026.pdf</t>
   </si>
   <si>
     <t>Que sejam solicitados, ao Senhor Prefeito Municipal, as seguintes informações: a) Quais os horários determinados par o funcionamento legal do correio?</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Mauro Ivan Ramos Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1759/requerimento_no_036.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1759/requerimento_no_036.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito municipal  que seja instalado no Agro vila Capão de Coco um Sistema de Telefonia Rural.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -441,67 +441,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1719/indicacao_no_030.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1750/requerimento_no_026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1759/requerimento_no_036.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1719/indicacao_no_030.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1750/requerimento_no_026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1997/1759/requerimento_no_036.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="200.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="102.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="149.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>