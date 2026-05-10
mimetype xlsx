--- v0 (2026-02-02)
+++ v1 (2026-05-10)
@@ -54,183 +54,183 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Antônio Ribeiro Soares</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1993/1568/indicacao_no_003.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1993/1568/indicacao_no_003.pdf</t>
   </si>
   <si>
     <t>A necessidade da criação e implantação de Jardim de Infância e Pré-Escolar, em uma das Escolas Municipais desta cidade, devendo, para tanto, construir no que for necessário, espaço físico apropriado, inclusive, com, área de lazer infantil.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Elismar Reis Duarte</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1993/1570/requerimento_n_002.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1993/1570/requerimento_n_002.pdf</t>
   </si>
   <si>
     <t>solicitar àquela autoridade o seu empenho com vistas à construção de um Estádio municipal nesta cidade, para o que deverá tomar todas as providências cabíveis à materialização do nosso intento.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Maurenor Rodrigues de Brito</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1993/1572/requerimento_n_004.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1993/1572/requerimento_n_004.pdf</t>
   </si>
   <si>
     <t>Construção e implantação de uma unidade escolar na Ilha do Dueré, neste Município; E Construção, instalação de um Posto de Saúde, também na Ilha do Dueré, pertencente a este Município.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1993/1573/requerimento_n_005.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1993/1573/requerimento_n_005.pdf</t>
   </si>
   <si>
     <t>Determine ao encarregado de obras Públicas Municipais, ou quaisquer doa motoristas de caminhões, a serviço da Municipalidade, colocação  de três (3) caminhões de areia lavada, na Quadra de Voleibol, às margens da Lagoa.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Ederson Rogério Spall</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1993/1574/requerimento_n_006.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1993/1574/requerimento_n_006.pdf</t>
   </si>
   <si>
     <t>Providências urgentes, quanto à construção de uma lavanderia pública, para atender a demanda das lavadeiras da cidade, ora proibidas de lavarem roupas e outros objetos na lagoa que serve esta cidade, por força de Lei municipal especifica recentemente aprovada nesta casa.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Pedilson Elias da Costa</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1993/1578/requerimento_n_011.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1993/1578/requerimento_n_011.pdf</t>
   </si>
   <si>
     <t>A construção de uma creche, de uma creche no  Setor Vila Nova nesta cidade, inclusive, na hipótese de o Município não dispôr de recursos suficientes, fazer gestões junto aos organismos estaduais e federais da área, a fim de materializar  a pretensão do requerente.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Mauro Ivan Ramos Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1993/1583/requerimento_n_016.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1993/1583/requerimento_n_016.pdf</t>
   </si>
   <si>
     <t>Que eleja como uma das prioridades da Administração local, para o próximo verão a construção de aterros para construções de casas residenciais , nas comunidades das Ilhas de Dueré e do Formoso.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1993/1586/requerimento_n_019.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1993/1586/requerimento_n_019.pdf</t>
   </si>
   <si>
     <t>A construção e implantação de uma CERÂMICA COMUNITÁRIA, na zona periférica desta cidade,  com o fim de atender a demanda das pessoas carentes que pretendem construir na sede do Município.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1993/1606/requerimento_n_039.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1993/1606/requerimento_n_039.pdf</t>
   </si>
   <si>
     <t>Uma reforma geral na Delegacia de Polícia Municipal, com isso dando mais conforto e segurança às autoridades locais.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Florentino Ferreira Cavalcante</t>
   </si>
   <si>
-    <t>https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1993/1614/requerimento_n_048.pdf</t>
+    <t>http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1993/1614/requerimento_n_048.pdf</t>
   </si>
   <si>
     <t>Reposição das placas do posto de Saúde que sofrerá apenas pintura e colocação de cortinas; E Reposição da placa e nome de origem da praça a margem da Lagoa, onde foi apenas ampliado com iluminação e pequenas reformas.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -537,67 +537,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1993/1568/indicacao_no_003.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1993/1570/requerimento_n_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1993/1572/requerimento_n_004.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1993/1573/requerimento_n_005.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1993/1574/requerimento_n_006.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1993/1578/requerimento_n_011.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1993/1583/requerimento_n_016.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1993/1586/requerimento_n_019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1993/1606/requerimento_n_039.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1993/1614/requerimento_n_048.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1993/1568/indicacao_no_003.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1993/1570/requerimento_n_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1993/1572/requerimento_n_004.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1993/1573/requerimento_n_005.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1993/1574/requerimento_n_006.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1993/1578/requerimento_n_011.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1993/1583/requerimento_n_016.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1993/1586/requerimento_n_019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1993/1606/requerimento_n_039.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoadaconfusao.to.leg.br/media/sapl/public/materialegislativa/1993/1614/requerimento_n_048.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="244" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>